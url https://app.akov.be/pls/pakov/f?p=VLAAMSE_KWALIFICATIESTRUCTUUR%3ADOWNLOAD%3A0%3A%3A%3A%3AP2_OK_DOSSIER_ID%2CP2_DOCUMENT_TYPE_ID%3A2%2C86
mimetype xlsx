--- v0 (2025-12-15)
+++ v1 (2026-04-04)
@@ -1,889 +1,18007 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...3 lines deleted...]
-</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:body>
+    <w:p w:rsidR="005165F1" w:rsidRPr="008B27AF" w:rsidRDefault="008B27AF" w:rsidP="005165F1">
+      <w:pPr>
+        <w:pStyle w:val="DossierTitel"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B27AF">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VOORSTEL VAN </w:t>
+      </w:r>
+      <w:r w:rsidR="000C23CD">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>AHOVOKS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008B27AF">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VOOR NIEUWE ONDERWIJSKWALIFICATIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005165F1" w:rsidRPr="009A5DC5" w:rsidRDefault="005165F1" w:rsidP="005165F1">
+      <w:pPr>
+        <w:pStyle w:val="DossierTitel"/>
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5DC5">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graduaat </w:t>
+      </w:r>
+      <w:r w:rsidR="0058277D" w:rsidRPr="0058277D">
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>industriële onderhoudstechniek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D779A" w:rsidRDefault="009D779A" w:rsidP="005165F1">
+      <w:pPr>
+        <w:pStyle w:val="DossierTitel"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D779A" w:rsidRPr="007624AB" w:rsidRDefault="009D779A" w:rsidP="009D779A"/>
+    <w:p w:rsidR="009D779A" w:rsidRDefault="009D779A" w:rsidP="009D779A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2A40">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>//////////////////////////////////////////////////////////////////////////////////////////////////////////</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D83082" w:rsidRDefault="00D83082" w:rsidP="00D83082">
+      <w:pPr>
+        <w:pStyle w:val="Titel1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D83082" w:rsidRPr="00E10649" w:rsidRDefault="00D83082" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Titel1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="862" w:hanging="862"/>
+        <w:rPr>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Analyse decretale criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D83082" w:rsidRPr="002F2A40" w:rsidRDefault="00D83082" w:rsidP="00D83082">
+      <w:pPr>
+        <w:pStyle w:val="Titel1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00D83082" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Titel22"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D83082">
+        <w:t>Maatschappelijke, economische en culturele behoefte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000D662F">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D662F">
+        <w:t>Economische relevantie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00FD4C0C" w:rsidRDefault="00557B2E" w:rsidP="001B005E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tewerkstellingsgegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRPr="00FE0D50" w:rsidRDefault="00B55275" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>De arbeidsmarkt kent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> benamingen voor beroepen die actief zijn in het industrieel onderhoud van industriële installaties: onderhoudsmecanicien, onderhoudstechnieker, onderhoudselek</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6ECA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tricien, onderhoudstechnicus…. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bestaat geen normalisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Werkgevers verwachten niet altijd dezelfde vooropleiding voor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">industriële </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>onderhoudstechnische beroepen.  Deze varieert van een gerichte bso opleiding tot een bachelor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>opleiding (arbeid</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6ECA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">smarktinformatie van de VDAB). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De complexiteit van de te onderhouden installaties is daarin een belangrijk gegeven.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRDefault="00B55275" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Er is een duidelijke nood aan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> industriële </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>onderhouds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>beroepen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6ECA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cijfers van de VDAB tonen dit aan. Het beroep van onderhoudselektricien en dat van onderhoudsmecanicien van machines en industriële installaties staat in de lijst van de knelpuntberoepen (2010). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRPr="00456CF0" w:rsidRDefault="00B55275" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRDefault="00B55275" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de periode januari 2012-december 2012 vroeg men in de vacatures voor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verwante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>beroep ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>onderhoudstechnicus industriële elektronica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die bekend gemaakt werden via de VDAB in 36% van de gevallen een tso diploma en in 31% van de gevallen een pba.  Voor het verwante beroep van onderhoudsmecanicien vroeg men in dezelfde periode in 40% van de gevallen een tso diploma en in 21% van de gevallen een pba. Voor de functie onderhoudselektricien vraagt men in 11% van de gevallen een bso, in 17% een aso, in 38% een tso diploma en in 13% van de gevallen een pba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRDefault="00B55275" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRPr="00456CF0" w:rsidRDefault="00B55275" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aantal personen in industriële onderhoudsfuncties is zeer moeilijk te bepalen. Ieder bedrijf heeft één of meerdere personen in dienst die instaan voor het dagelijks preventief en correctief onderhoud van het machinepark. Indien deze mensen het probleem niet opgelost krijgen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doen ze beroep op specialisten van constructeurs of van gespecialiseerde externe dienstverlenende bedrijven.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Daarnaast wordt preventief onderhoud en periodiek onderhoud van installaties meer en meer verzorgd door externe bedrijven, die op gezette tijdstippen volgens vastgelegde procedures installaties komen onderhouden. Indien deze personen (nakende) defecten opmerken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doen ze beroep op meer gespecialiseerde medewerkers uit het eigen bedrijf of op specialisten van fabrikanten van de te onderhouden machines. Dit gamma aan activiteiten geeft aan dat hier op Vlaams niveau duizenden mensen bij betrokken zijn. Een sectorfoto van Vormelek, gepubliceerd in 2006, vermeldt dat er op dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>moment 25285 arbeiders werkzaam waren in het PSC 149.01. Alleen in dit paritair comité zijn daarvan 1618 arbeiders werkzaam in installatie en onderhoud van elektrotechnische installaties. Welk aandeel onderhoud hier precies van uitmaakt is in dit cijfermateriaal niet terug te vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRDefault="00B55275" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>De sectoren die bij de samenstelling van het dossier betrokken zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456CF0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stellen eveneens talloze mensen te werk in onderhoudsfuncties. Volgens Agoria zijn zowat 5.000 werknemers actief in onderhoud en technisch beheer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B55275" w:rsidRDefault="00B55275" w:rsidP="001B005E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vacatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De volgende beroepen, die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>verwant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn aan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>de b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>eroepskwalificatie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van onderhoudstechnicus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, waren in 2010 knelpuntberoepen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Technicus elektromechanica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Technicus mechanica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Technicus elektriciteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technicus elektronica </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Onderhoudsmecanicien van machines en industriële installaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Technicus meet- en regeltechniek en automatisatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Onderhoudselektricien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00894CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In de periode januari 2012-december 2012 werden er 920 vacatures voor onderhoudstechnicus industriële elektronica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, 10863 vacatures voor onderhoudsmecanicien en 3688 vacatures voor onderhoudselektricien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd op de VDAB website. In dezelfde periode werden er 370 vacatures ontvangen in het normaal economisch circuit zonder uitzendkrachten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor onderhoudstechnicus industriële elektronica, 2757 voor onderhoudsmecanicien en 1040 voor onderhoudselektricien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>. In totaal gaat het hier over een 15.444 gepubliceerde VDAB vacatures.  De</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00894CC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drie zijn knelpuntberoepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hieronder vindt u de ontvangen jobs voor de Cobraberoepen gerelateerd aan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375A49">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beroepskwalificatiedossier (normaal economisch circuit zonder uitzendopdrachten) (jaren 2010 en 2011). In de draaitabel vindt u daarnaast de regionale spreiding en de vacaturegegevens voor de uitzendopdrachten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="00375A49" w:rsidRDefault="007228C6" w:rsidP="007228C6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7396"/>
+        <w:gridCol w:w="796"/>
+        <w:gridCol w:w="870"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00303 Technicus industriële automatisering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>519</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00410 Onderhoudselektricien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>1218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00411 Onderhoudsmecanicien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2719</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00412 Onderhoudsmecanicien voor bouwplaats- en landbouwmachines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00418 Onderhoudstechnicus voor industriële elektronica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>481</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00422 Onderhoudselektronicus voor boordapparatuur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4081" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="439" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007228C6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007228C6">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Bron: beroepskwalificatiedossier ‘onderhoudstechnicus’)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2879"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="795"/>
+        <w:gridCol w:w="798"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="656"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="15"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ontvangen jobs </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>gerelateerd aan BKD onderhoudstechnicus in 2010 en 2011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>circuit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3971" w:type="pct"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>NEC zonder uitzend-opdr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>ontvangen jobs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3971" w:type="pct"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>regio </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>cobraberoep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Antwerpen - Boom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>12 Mechelen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>13 Turnhout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>22 Leuven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>24 Vilvoorde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>31 Brugge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>34 Kortrijk - Roeselare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>35 Oostende - Ieper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Aalst – Oude-naarde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>44 Gent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Sint-Niklaas - Dendermonde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>71 Hasselt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>73 Tongeren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="004E6729" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6729">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>99 Buiten Vlaanderen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00303 Technicus industriële automatisering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00410 Onderhouds-elektricien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00411 Onderhouds-mecanicien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>442</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>279</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00412 Onderhouds-mecanicien voor bouwplaats- en landbouwmachines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00418 Onderhoudstechnicus voor industriële elektronica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>00422 Onderhouds-elektronicus voor boordapparatuur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidTr="00DE605D">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>Eindtotaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>1619</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>1098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>468</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>1003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>554</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="285" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="007228C6" w:rsidRPr="00BA62EA" w:rsidRDefault="007228C6" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA62EA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>1213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007228C6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007228C6" w:rsidSect="00DE605D">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>(Bron: beroepskwalificatiedossier ‘onderhoudstechnicus’)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kwalitatieve evidentie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00364AF6">
+        <w:t>De valideringscommissie heeft beoordeeld dat er voldoende draagvlak is voor de inhoud van de beroepskwalificatie ‘</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onderhoudstechnicus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00364AF6">
+        <w:t>’ en dat er nood is op de arbeidsmarkt of in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de maatschappij aan deze beroepen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De sectoren die het beroepskwalificatiedossier ingediend hebben, opteerden duidelijk voor het profiel van ‘onderhoudstechnicus’ die zowel op mechanisch als op elektrisch vlak onderhoudsacties kan uitvoeren. De profielen van ‘onderhoudsmecanicien’ en ‘onderhoudselektricien’ worden weliswaar gevraagd in vacatures maar voldoen minder aan de noden van de industriële sector.  De industriële werkgevers signaleren ook dat ze het noodzakelijke talent maar moeilijk vinden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="007C1475" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(Bron: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007228C6">
+        <w:t>http://www.nieuwindustrieelbeleid.be/</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1475">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRPr="0058277D" w:rsidRDefault="007228C6" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D32E6B" w:rsidRPr="0058277D" w:rsidRDefault="00D32E6B" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00D83082" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Titel22"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D83082">
+        <w:t>De onderwijskundige en opvoedkundige context</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA2D2A" w:rsidRPr="002A5096" w:rsidRDefault="00CA2D2A" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2DCD">
+        <w:t>Aansluiting bij het onderwijsniveau</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De beroepskwalificatie ‘onderhoudstechnicus’ past in een beroepenstructuur die een continuüm van onderhoudsprofessionals omvat. Aangezien industriële onderhoudsberoepen ingevuld worden vanuit het spectrum aan opleidingsniveaus gaande van secundair onderwijs tot het niveau professionele bachelor is er – mede gezien het tekort op de arbeidsmarkt - plaats voor een opleiding op niveau HBO5.  Industriële omgevingen kennen immers een variatie in de complexiteit van productiesystemen en de complexiteit van de beroepscontext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B1188F" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aangezien het BKD ingeschaald werd op niveau 5 sluit het ook aan bij dit onderwijsniveau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B1188F" w:rsidRDefault="00B1188F" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CA2D2A" w:rsidRPr="002A5096" w:rsidRDefault="00CA2D2A" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2DCD">
+        <w:t>Aansluiting bij studiegebieden en bestaande studierichtingen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96812">
+        <w:t xml:space="preserve">De onderwijskwalificatie sluit aan bij het studiegebied industriële wetenschappen en technologie. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Daarbinnen is zij het meest verwant met de studierichting elektromechanica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B1188F" w:rsidRDefault="00B1188F" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CA2D2A" w:rsidRPr="002A5096" w:rsidRDefault="00CA2D2A" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB2DCD">
+        <w:t>Aansluiting bij de doelgroep</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007228C6" w:rsidRDefault="007228C6" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De potentiële doelgroep van het hoger beroepsonderwijs is zeer uitgebreid en bestaat uit werkenden (volwassenen), werkzoekenden en jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721964">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>die voldaan hebben aan de deeltijdse leerplicht. De geïnteresseerde cursist beschikt dikwijls over een welbepaald studiebewijs, wil de kansen op de arbeidsmarkt vergroten en/of wil doorstromen naar een bachelor opleiding. De competenties van onderhoudstechnicus zijn haalbaar voor de genoemde doelgroep.  We stellen wel vast dat het aantal cursisten in het studiegebied ‘Industriële wetenschappen en technologie’ van het HBO5 en het studiegebied ‘Mechanica-elektriciteit’ van het secundair volwassenenonderwijs eerder laag is. Een nieuwe HBO5 dient inhoudelijk en organisatorisch voldoende te verschillen van de bestaande opleidingen om publiek aan te trekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRDefault="00557B2E" w:rsidP="00CD6ECA"/>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00CD6ECA"/>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00CD6ECA"/>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00CD6ECA"/>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00CD6ECA"/>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00CD6ECA"/>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00CD6ECA"/>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00D83082" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Titel22"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D83082">
+        <w:lastRenderedPageBreak/>
+        <w:t>De continuïteit in de (studie)loopbaan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00D82A98">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A957DC">
+        <w:t>Leerlijnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00CE5780" w:rsidRDefault="00557B2E" w:rsidP="00CE5780">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A957DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aansluiting met opleidingen</w:t>
+      </w:r>
+      <w:r w:rsidR="001168BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A957DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderwijskwalificaties op een onderliggend, zelfde en bovenliggend kwalificatieniveau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758"/>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD416C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderstaande tabel geeft een overzicht van de studierichtingen en opleidingen die inhoudelijk het sterkst verwant zijn met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>de competenties van de beroepskwalificatie ‘Onderhoudstechnicus’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD416C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Vervolgens wordt per onderwijsniveau en/of onderwijsvorm extra informatie gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C1475" w:rsidRPr="00BD416C" w:rsidRDefault="007C1475" w:rsidP="00774758">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4529"/>
+        <w:gridCol w:w="4533"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Studierichting / Opleiding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD416C">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t xml:space="preserve"> graad bso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Industrieel onderhoud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Industriële elektriciteit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Mechanisch onderhoud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD416C">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t xml:space="preserve"> graad tso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Elektrische installatietechnieken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Mechanische vormgevingstechnieken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Secundair volwassenenonderwijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Elektromechanica TSO 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Industrieel Elektrotechnisch Installateur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Onderhoudselektricien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Onderhoudsmecanicien</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>PLC technieker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Se-n-se</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Industriële onderhoudstechnieken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Hoger Beroepsonderwijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Elektromechanica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t xml:space="preserve">Industriële elektronica </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Mechanica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Professionele bachelor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4533" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00BD416C" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD416C">
+              <w:t>Elektromechanica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="00774758">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002579E8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erwante </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>studierichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002579E8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de derde graad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002579E8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bso </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A40C6E">
+        <w:t xml:space="preserve">De belangrijkste </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verwante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40C6E">
+        <w:t xml:space="preserve">studierichtingen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in bso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A40C6E">
+        <w:t>zijn Industrieel Onderhoud (144 jongens in schooljaar 2011-2012), Industriële Elektriciteit (486 leerlingen -waaronder 4 meisjes- in schooljaar 2011-2012) en Mechanisch Onderhoud (12 leerlingen in schooljaar 2011-2012).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD6ECA" w:rsidRDefault="00CD6ECA" w:rsidP="00774758">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="00774758">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00794D72">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CE907E7" wp14:editId="02E0FF2A">
+            <wp:extent cx="4200525" cy="1790700"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="1" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4200525" cy="1790700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00EE3EC1" w:rsidP="00774758">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(Bron: </w:t>
+      </w:r>
+      <w:r w:rsidR="00774758">
+        <w:t>Statistisch jaarboek 2001-2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00774758">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00774758">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00774758">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="002579E8" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002579E8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>erwante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> studierichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002579E8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de derde graad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002579E8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Omwille van de elektromechanische oriëntatie van het beroep zijn vooral de studierichtingen in de studiegebieden Mechanica-elektriciteit, Auto en Koeling en Warmte verwant.  Onderstaande tabel geeft de schoolbevolking weer van afstudeerjaar 2010-2011. De indicator ‘participatie Hoger Onderwijs’ geeft de doorstroomgerichtheid van de opleiding weer.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster2"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00774758" w:rsidRPr="001016CE" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:gridBefore w:val="2"/>
+          <w:wBefore w:w="6804" w:type="dxa"/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aantal leerlingen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Participatie HO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00EE3EC1" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE3EC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Auto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00EE3EC1" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE3EC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autotechnieken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00EE3EC1" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE3EC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00EE3EC1" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE3EC1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="4112"/>
+        <w:gridCol w:w="1274"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Mechanica-elektriciteit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Elektriciteit-elektronica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>82%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Elektrische installatietechnieken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>848</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>35%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Elektromechanica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>73%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Elektronische installatietechnieken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>12%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Industriële ICT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>84%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Industriële wetenschappen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>606</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>94%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="198"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kunststoftechnieken  S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Mechanische vormgevingstechnieken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>664</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>23%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Podiumtechnieken  S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>38%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidTr="00CD6ECA">
+        <w:trPr>
+          <w:trHeight w:val="189"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Vliegtuigtechnieken  S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C76A8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>32%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster1"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="4108"/>
+        <w:gridCol w:w="1278"/>
+        <w:gridCol w:w="1276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00774758" w:rsidRPr="00CD6ECA" w:rsidTr="00CD6ECA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00CD6ECA" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6ECA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Koeling en Warmte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00CD6ECA" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6ECA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Koel- en warmtechnieken  S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00CD6ECA" w:rsidRDefault="00774758" w:rsidP="00CD6ECA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6ECA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774758" w:rsidRPr="00CD6ECA" w:rsidRDefault="00774758" w:rsidP="00DE605D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6ECA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00774758" w:rsidRPr="00CD6ECA" w:rsidRDefault="00774758" w:rsidP="00CD6ECA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC530E">
+        <w:t>Er is geen studierichting in het tso met een breed elektromechanisch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> profiel dat ook een uitgesproken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC530E">
+        <w:t xml:space="preserve"> arbeidsmarktgericht profiel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC530E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Industriële wetenschappen, Elektriciteit-elektronica, Elektromechanica en Industriële ICT zijn doorstroomgerichte studierichtingen met een geringe directe uitstroom naar de arbeidsmarkt.  Kunststoftechnieken, podiumtechnieken, vliegtuigtechnieken en koel- en warmtetechnieken zijn specifieke studierichtingen die beperkt aangeboden worden. Relevant voor de instroom in onderhoudstechnische beroepen vanuit de 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007806A0">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> graad tso zijn vooral de studierichtingen ‘Elektrische installatietechnieken’ en ‘Mechanische vormgevingstechnieken’. Maar deze studierichtingen focussen op het mechanische of het elektrische.  Zij besteden ook slechts zijdelings aandacht aan onderhoudstechnische aspecten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="009C76A8" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002579E8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Se-n-Se</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er bestaat een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E08">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se-n-Se opleiding </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>‘I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42E08">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ndustriële onderhoudstechnieken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’.  Deze richt zich als enige direct tot de context van industrieel onderhoud vanuit een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C45891">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>overwegend kwalificerend objectief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.  Het aantal jongeren dat deze studierichting bevolkt is echter laag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="0008170E" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deze opleiding richt zich voornamelijk tot jongeren die studeerden binnen het studiegebied mechanica-elektriciteit, auto of koeling en warmte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het tso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Deze Se-na-Se biedt een arbeidsmarktgerichte vervolgstudie voor jongeren uit studierichtingen zoals a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utotechnieken, mechanische vormgevingstechnieken, kunststoftechnieken, telecommunicatie, elektrische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>installatietechnieken, industriële ICT en elektronische installatietechnieken.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In schooljaar 2011-2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>volgd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en 145 jongens en één meisje deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>opleiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="0008170E" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008170E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bron: statistisch jaarboek, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leerplannen  Se-n-Se onderhoudstechnieken) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="00774758">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00CD6ECA" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD6ECA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hoger beroepsonderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De bestaande studierichting ‘Elektromechanica’ binnen het hoger beroepsonderwijs is het meest verwant met de beroepskwalificatie ‘Onderhoudstechnicus’. In tweede instantie zijn ook de studierichtingen Industriële elektronica en Mechanica verwant. De studierichtingen Industriële informatica en bedrijfsautomatisatie staan nog iets verder af.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00B37A93" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="009558A3" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009558A3">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Professionele bachelor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De professionele bachelor opleiding biedt een breed-polyvalente benadering.  De studierichting elektromechanica sluit inhoudelijk het beste aan bij de context industrieel onderhoud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758"/>
+    <w:p w:rsidR="00557B2E" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A957DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Variatie en complexiteit ten opzichte van opleidingen</w:t>
+      </w:r>
+      <w:r w:rsidR="001168BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A957DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderwijskwalificaties op een onderliggend, zelfde en bovenliggend kwalificatieniveau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00896ABA" w:rsidRDefault="00896ABA" w:rsidP="00896ABA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00D850EE" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t>De se-n-se opleiding ‘Industriële onderhoudstechnieken’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D850EE">
+        <w:t xml:space="preserve"> verwijst naar een onderhoudsbenadering die voornamelijk ‘preventief’ en ‘correctief’ georiënteerd is. Binnen de beroepskwalificatie ‘Onderhoudstechnicus’ werd er ook nog ‘adaptief’ en ‘predictief’ onderhoud opgenomen. In vergelijking met de elektromecanicien, de onderhoudsmecanicien en de onderhoudselektricien is de onderhoudstechnicus meer betrokken bij het aanpassen en optimaliseren van machines en installaties </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en bedrijfsbrede processen, bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D850EE">
+        <w:t xml:space="preserve"> in verbeterprojecten advies geven bij wisselstukkenbeheer.  Daarnaast speelt de onderhoudstechnicus een grotere rol in het voorspellen van storingen (predictief onderhoud) op basis van metingen en indicaties. Hij/zij heeft een grotere kennis van industriële machines/installaties en procedures, hanteert een bredere focus en neemt meer verantwoordelijkheid tijdens het proces van informatie verzamelen bij onderhoudsacties.  Daarnaast neemt hij/zij zo nodig contact op met machineconstructeurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00DF5242" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t>In het hoger beroepsonderwijs, studiegebied industriële wetenschappen  zijn er in volgorde van verwantschap een aantal studierichtingen met ‘familiegelijkenissen’: Elektromechanica, mechanica, Industriële elektronica, Industriële informatica en Bedrijfsautomatisatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00DF5242" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t xml:space="preserve">Deze HBO5 opleidingen zijn anders georiënteerd. Ze zijn breder en bieden polyvalente aansluitingen met een bredere groep van beroepen. De focus van de beroepskwalificatie ‘Onderhoudstechnicus’ is nauwer en meer toegespitst.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00DF5242" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="001B6678" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t>De meest verwante professionele bachelor opleiding</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is de opleiding elektromechanica met afstudeerrichting onderhoudstechnologie. “Deze opleiding beoogt een brede scholing op het vlak van mechanica, elektronica, elektriciteit, automatisering en installatietechnologie. Er wordt de studenten inzicht bijgebracht in mechanische machineonderdelen, elektrische en verbrandingsmotoren en de manier om deze aan te sturen, te automatiseren en te programmeren, omtrent de werking van pompen, ventilatoren. De problematiek van het algemeen onderhoudsbeheer van machines en installaties wordt grondig bestudeerd en dit zowel vanuit elektrisch en elektronisch, als vanuit mechanisch, pneumatisch en regeltechnisch oogpunt. De student bestudeert de opbouw van </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">machines en installaties aan de hand van detailtekeningen en schema's en leert met de modernste meetapparatuur werken. Onderhoudsmetingen, -technieken, robotica, trillingsleer, tribologie, IKZ, planlezen, storingsanalyse, leren monteren en demonteren staan in de opleiding centraal. “ (onderwijskiezer, 2013) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="00896ABA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="007C1475" w:rsidP="00896ABA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00D82A98">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A957DC">
+        <w:t>Aansluiting onderwijs - arbeidsmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A957DC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tewerkstellingskansen studierichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De schoolverlatersenquête van VDAB 2008-2009 biedt geen overzicht van de tewerkstellingskansen van cursisten die een opleiding in het hoger beroepsonderwijs hebben gevolgd. Over de andere onderwijsniveaus en onderwijsvormen zijn wel gegevens beschikbaar. Bovendien geeft ook de informatie uit het luik ‘arbeidsmarktrelevantie’ een goed beeld van de tewerkstellingsmogelijkheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE3EC1" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De bso studierichting ‘Industriële elektriciteit (7j)’ leverde in 2011-2012 383 (mannelijke) schoolverlaters af en biedt mooie kansen op tewerkstelling: 8,6% is nog werkzoekend na 1 jaar, wat lager is dan gemiddeld voor bso.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Het studiegebied mechanica-elektriciteit scoort beter dan gemiddeld in deze onderwijsvorm:  9.6%</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3EC1">
+        <w:t xml:space="preserve"> is nog werkzoekend na 1 jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dat geldt niet voor de ‘leertijd’ en dbso. Het studiegebied mechanica-elektriciteit doet het ook beter dan gemiddeld in de derde graad tso: 8.5% is nog werkzoekend na 1 jaar versus 10,4% gemiddeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Binnen de professionele bachelor biedt het studiegebied ‘Industriële wetenschappen en technologie’ betere kansen dan gemiddeld voor dit niveau. De grootste studierichting daarin is elektromechanica: 4,7% van de schoolverlaters is nog werkloos na 1 jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> (Bron: Studiedienst VDAB schoolverlatersenquête, 2011-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aangezien het beroep ‘onderhoudstechnicus’ een knelpuntberoep is en de werkgevers rekruteren uit afgestudeerden uit verschillende onderwijsniveaus kan er van uitgegaan worden dat er een gunstig tewerkstellingsperspectief is voor afgestudeerden uit een potentiële opleiding ‘Graduaat industriële onderhoudstechniek’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758"/>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00D83082" w:rsidRDefault="00557B2E" w:rsidP="00B03F85">
+      <w:pPr>
+        <w:pStyle w:val="Titel22"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D83082">
+        <w:t>De verwachte instroom en uitstroom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00D82A98" w:rsidRDefault="001168BA" w:rsidP="00D82A98">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Instroom </w:t>
+      </w:r>
+      <w:r w:rsidR="00557B2E" w:rsidRPr="00D82A98">
+        <w:t>in de opleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRDefault="00557B2E" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00DF5242" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t xml:space="preserve">studiegebied Mechanica-elektriciteit is er het voorbije decennium niet in geslaagd om meer jongeren aan te trekken. Wanneer we bijvoorbeeld over een lange periode van 2000-2010 kijken naar het secundair onderwijs zien we een daling van de instroom in het verwante tso-studiegebied </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mechanica-elektriciteit met 20%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t xml:space="preserve">. Het aandeel van het studiegebied binnen het tso evolueerde hierdoor tijdens deze tijdspanne van meer dan 1/4 naar 1/5.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00DF5242" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00DF5242" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t xml:space="preserve">Het aantal unieke inschrijvingen in een opleiding binnen het studiegebied Industriële Wetenschappen en Technologie van het hoger beroepsonderwijs  in referteperiode 1/4/2012-31/3/2013 bedroeg 1709 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:lastRenderedPageBreak/>
+        <w:t>op een totaal van 17913 inschrijvingen in HBO5 wat overeenstemt met een aandeel van 9,5%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t xml:space="preserve">  Tijdens dezelfde referteperiode werd 10% van het aantal lesuren-cursist binnen het hoger beroepsonderwijs opgenomen in het studiegebied Industriële Wetenschappen en Technologie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00DF5242" w:rsidRDefault="00774758" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t>Het aandeel van het verwante studiegebied mechanica-elektriciteit in het secundair volwassenenonderwijs is lager: het bedraagt slechts 2,4% of 7968 unieke inschrijvingen tijdens referteperiode 1/4/2012-31/3/2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF5242">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidRDefault="00774758" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5337"/>
+              <w:gridCol w:w="1340"/>
+              <w:gridCol w:w="1339"/>
+              <w:gridCol w:w="1340"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="306"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00183AF3" w:rsidRDefault="00CE17B8" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9214"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00557B2E" w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>ONDERLIGGEND NIVEAU</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CE17B8" w:rsidRPr="00CE17B8" w:rsidRDefault="00CE17B8" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9356"/>
+                    </w:tabs>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="4"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="2"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00F12312">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2010-2011</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2011-2012</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2012-2013</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Secundair onderwijs (3de graad tso en bso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE605D" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Industrieel onderhoud (bso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>162</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>144</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>128</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE605D" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Industriële elektriciteit (bso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>483</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>486</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>470</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE605D" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Mechanisch Onderhoud (bso)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>(cijfers 2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F71098">
+                    <w:rPr>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>de</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> leerjaar)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>0</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>10</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE605D" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Elektrische installatietechnieken (tso)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>(cijfers 2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00284381">
+                    <w:rPr>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>de</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> leerjaar)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>897</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>827</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>829</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE605D" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Mechanische vormgevingstechnieken (tso)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>(cijfers 2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00284381">
+                    <w:rPr>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>de</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> leerjaar)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>651</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>620</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>581</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Secundair na secundair onderwijs</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Industriële </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>onderhouds</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>technieken (tso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>126</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>146</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>156</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Secundair volwassenenonderwijs</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRPr="00B33A5D" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B33A5D">
+                    <w:t xml:space="preserve">Elektromechanica </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>249</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>268</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>23</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRPr="00B33A5D" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B33A5D">
+                    <w:t>Industrieel Elektrotechnisch Installat</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>eur</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>134</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>160</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>221</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRPr="00B33A5D" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B33A5D">
+                    <w:t>Onderhoudselektricien</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>41</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>73</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>93</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRPr="00B33A5D" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B33A5D">
+                    <w:t>Onderhoudsmecanicien</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>21</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>104</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00774758" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRPr="00B33A5D" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00B33A5D">
+                    <w:t>PLC technieker</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>250</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>242</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>375</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5337"/>
+              <w:gridCol w:w="1340"/>
+              <w:gridCol w:w="1339"/>
+              <w:gridCol w:w="1340"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="306"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00183AF3" w:rsidRDefault="00CE17B8" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9214"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00557B2E" w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>ZELFDE NIVEAU</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CE17B8" w:rsidRPr="00CE17B8" w:rsidRDefault="00CE17B8" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9356"/>
+                    </w:tabs>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="4"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="2"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00F12312">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2010-2011</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2011-2012</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2012-2013</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Hoger beroepsonderwijs (HBO5)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00DE605D" w:rsidRDefault="00774758" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Elektromechanica (cijfers volledige opleiding)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>523</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>583</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>653</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE605D" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Industriële elektronica (cijfers volledige opleiding)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>13</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DE605D" w:rsidRPr="00A957DC" w:rsidTr="00DE605D">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Mechanica</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>(cijfers volledige opleiding)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>76</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>58</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>73</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5337"/>
+              <w:gridCol w:w="1340"/>
+              <w:gridCol w:w="1339"/>
+              <w:gridCol w:w="1340"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="306"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="007C1475" w:rsidRDefault="00CE17B8" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9214"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00183AF3" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9214"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>BOVENLIGGEND NIVEAU</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00CE17B8" w:rsidRPr="00CE17B8" w:rsidRDefault="00CE17B8" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9356"/>
+                    </w:tabs>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="4"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="2"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00F12312">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2010-2011</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2011-2012</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00072429" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2012-2013</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00774758">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00CE17B8">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00CE17B8">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Professionele bachelor</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidTr="00F12312">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Elektromechanica </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00774758">
+                    <w:t>(cijfers volledige opleiding)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>2152</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>2310</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>Niet beschikbaar</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="009D779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="00774758">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Bron: statistisch jaarboek onderwijs Vlaanderen 2010-2011, 2011-2012, 2012-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B1188F" w:rsidRDefault="00B1188F"/>
+    <w:p w:rsidR="00774758" w:rsidRDefault="00774758" w:rsidP="00D82A98">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00D82A98" w:rsidRDefault="001168BA" w:rsidP="00D82A98">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uitstroom </w:t>
+      </w:r>
+      <w:r w:rsidR="00557B2E" w:rsidRPr="00D82A98">
+        <w:t>uit de opleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRDefault="00557B2E" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9356"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5337"/>
+              <w:gridCol w:w="1340"/>
+              <w:gridCol w:w="1339"/>
+              <w:gridCol w:w="1340"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="306"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00183AF3" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9214"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ONDERLIGGEND NIVEAU</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00CE17B8" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9356"/>
+                    </w:tabs>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="4"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="2"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2010-2011</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2011-2012</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2012-2013</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Secundair onderwijs (3de graad tso en bso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Industrieel onderhoud (bso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>146</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>138</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Industriële elektriciteit (bso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>436</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>445</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Mechanisch Onderhoud (bso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>9</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Elektrische installatietechnieken (tso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>830</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>772</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Mechanische vormgevingstechnieken (tso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>610</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>591</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Secundair na secundair onderwijs</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Industriële </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>onderhouds</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>technieken (tso)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>101</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>129</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5337"/>
+              <w:gridCol w:w="1340"/>
+              <w:gridCol w:w="1339"/>
+              <w:gridCol w:w="1340"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="306"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00183AF3" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9214"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ZELFDE NIVEAU</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00CE17B8" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9356"/>
+                    </w:tabs>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="4"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="2"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2010-2011</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2011-2012</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2012-2013</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Hoger beroepsonderwijs (HBO5)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRPr="00DE605D" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Elektromechanica</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>33</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>31</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Industriële elektronica </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>Mechanica</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>10</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:left w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5337"/>
+              <w:gridCol w:w="1340"/>
+              <w:gridCol w:w="1339"/>
+              <w:gridCol w:w="1340"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="306"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00183AF3" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9214"/>
+                    </w:tabs>
+                    <w:spacing w:before="120"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00183AF3">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> BOVENLIGGEND NIVEAU</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00CE17B8" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:tabs>
+                      <w:tab w:val="right" w:pos="9356"/>
+                    </w:tabs>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="4"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00CE17B8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:sz w:val="2"/>
+                      <w:szCs w:val="4"/>
+                      <w:u w:val="single"/>
+                      <w14:textOutline w14:w="19050" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                        <w14:solidFill>
+                          <w14:srgbClr w14:val="000000"/>
+                        </w14:solidFill>
+                        <w14:prstDash w14:val="solid"/>
+                        <w14:bevel/>
+                      </w14:textOutline>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="459"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5670" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2010-2011</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1417" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2011-2012</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1418" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00072429" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00072429">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>2012-2013</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabelraster"/>
+              <w:tblW w:w="9356" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5328"/>
+              <w:gridCol w:w="1343"/>
+              <w:gridCol w:w="1342"/>
+              <w:gridCol w:w="1343"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="001A41AF">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9356" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Professionele bachelor</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidTr="006325C6">
+              <w:trPr>
+                <w:trHeight w:val="313"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5328" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A957DC">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>Elekt</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>romechanica</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>470</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1342" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:pStyle w:val="Lijstalinea"/>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:ind w:left="0"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>568</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1343" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBE5F1" w:themeColor="accent1" w:themeTint="33"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="000C23CD">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+                    <w:spacing w:before="60" w:after="60"/>
+                    <w:suppressOverlap/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Times New Roman"/>
+                    </w:rPr>
+                    <w:t>/</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="006325C6" w:rsidRPr="00A957DC" w:rsidRDefault="006325C6" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006325C6" w:rsidRDefault="006325C6" w:rsidP="006325C6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Bron: statistisch jaarboek onderwijs Vlaanderen 2010-2011, 2011-2012, 2012-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006325C6" w:rsidRDefault="006325C6" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRPr="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009051FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Besluit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het is niet duidelijk hoe een meer inhoudelijk op onderhoudstechniek toegespitste HBO5 onderwijskwalificatie zich kan verhouden tegenover bovenstaande cijfers op vlak van in- en uitstroom.  De uitstroom uit de verwante opleidingen in HBO5 zoals Elektromechanica is laag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het aantal inschrijvingen in het studiegebied </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D46">
+        <w:t>Industriële wetenschappen en technologie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van het professioneel hoger onderwijs is aanzienlijk: 13.402 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692020">
+        <w:t xml:space="preserve"> 11.480</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> jongens en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692020">
+        <w:t xml:space="preserve"> 1.922 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meisjes)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777E4B">
+        <w:t xml:space="preserve">De slaagcijfers in het eerste jaar hoger onderwijs blijven </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">echter in algemene zin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777E4B">
+        <w:t xml:space="preserve">hardnekkig laag. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Volgens de VLOR slaagt m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777E4B">
+        <w:t xml:space="preserve">inder dan de helft van de studenten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>binnen het hoger onderwijs er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777E4B">
+        <w:t xml:space="preserve"> in tussen 90 en 100 % van de opgenomen studiepunten ook effectief te behalen in het eerste jaar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00777E4B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vanuit dit gegeven kan men argumenteren dat er een potentieel is voor instroom naar HBO5, ook binnen het studiegebied Industriële wetenschappen en technologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="007C1475" w:rsidRDefault="00557B2E" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00D83082" w:rsidRDefault="00557B2E" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Titel22"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D83082">
+        <w:t>De beschikbare materiële en financiële middelen en expertise en de mogelijkheid tot samenwerking met andere instellingen of met de arbeidsmarkt / het bedrijfsleven indien vereist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="007C1475">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="001168BA" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestaande inhoudelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00557B2E" w:rsidRPr="00A957DC">
+        <w:t xml:space="preserve"> verwante opleidingen in onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De bestaande verwante opleidingen in het studiegebied Mechanica-elektriciteit (tso, secundair volwassenonderwijs) en het studiegebied Industriële Wetenschappen en Technologie (hoger onderwijs) beschikken over heel wat materiële en financiële middelen en expertise die noodzakelijk zijn voor de inrichting van een potentiële onderwijskwalificatie ‘Graduaat industriële onderhoudstechniek’. Ook de VDAB biedt opleidingen aan rond industriële onderhoudstechnieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In elke Vlaamse provincie is er een Regionaal Technologische Centrum (RTC) actief. RTC's zijn netoverschrijdende samenwerkingsverbanden tussen het onderwijs en het bedrijfsleven die op provinciaal niveau acties ondernemen op vlak van infrastructuur, leerling- en leerkrachtenopleidingen, leerlingenstages en bedrijfsstages/nascholing voor leerkrachten en de promotie van het technische en beroepsonderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>RTC Netwerk is het zogenaamde zesde RTC dat een beheersovereenkomst heeft met de Vlaamse overheid. De huidige beheersovereenkomst loopt van 1 januari 2011 tot en met 31 december 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Er bestaat een sectorconvenant 2013-2014 tussen de Vlaamse Regering en de sociale partners van de sector van metaal bedienden (PC 209)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRPr="00A957DC" w:rsidRDefault="009051FD" w:rsidP="00557B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00557B2E" w:rsidRPr="00A957DC" w:rsidRDefault="00557B2E" w:rsidP="00D82A98">
+      <w:pPr>
+        <w:pStyle w:val="Titel3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A957DC">
+        <w:t>Verwante opleidingen van publieke opleidingsverstrekkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C1475" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D954DC">
+        <w:t>De VDAB organiseert gerichte opleidingen voor onderhoudsmecanicien.  Overzicht van het totaal aantal ingestroomde cursisten periode</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> juni 2011-mei 2012</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="007C1475">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4688"/>
+        <w:gridCol w:w="2641"/>
+        <w:gridCol w:w="1733"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1201 Basistechnieken en onderhoud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwerpen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="pct"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Limburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="pct"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Oost-Vlaanderen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="pct"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vlaams-Brabant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="pct"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>West-Vlaanderen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="pct"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Centrale dienst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2587" w:type="pct"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>RDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="956" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00D141B0" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D141B0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009051FD" w:rsidRPr="00F71098" w:rsidRDefault="009051FD" w:rsidP="009051FD">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="784"/>
+        <w:gridCol w:w="2446"/>
+        <w:gridCol w:w="1894"/>
+        <w:gridCol w:w="1266"/>
+        <w:gridCol w:w="1089"/>
+        <w:gridCol w:w="1089"/>
+        <w:gridCol w:w="494"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="1927"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00450CBB">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uitstroom</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> van o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>pleidingen gegeven door de VDAB, i.s.m. partners en door partners. Bij die partners kunnen onderwijsinstellingen zijn, maar ook allerhande derden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Periode</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t xml:space="preserve"> juni 2011-mei 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Let op: de kolom 'aantal' geeft het aantal cursisten weer waarop de uitstroom is  berekend. Dit is niet gelijk aan het aantal ingestroomde cursisten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Cursisten die niet kunnen uitstromen, bv. omdat ze nog met een opleiding bezig zijn, worden niet in dat aantal opgenomen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Gegevens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="810"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>sectieomschrijving</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>provincie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>aantal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>uitstroom werk 6m</w:t>
+            </w:r>
+            <w:r>
+              <w:t>aand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>uitstroom werk 6m (%)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t xml:space="preserve">1201 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Basistechnieken en onderhoud</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Antwerpen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>58,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Limburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>54,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Oost-Vlaanderen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>66,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>Vlaams-Brabant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>59,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>West-Vlaanderen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>60,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidTr="001A41AF">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="411" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1071" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>RDB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00067E2F">
+              <w:t>45,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="238" w:type="pct"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="009051FD" w:rsidRPr="00067E2F" w:rsidRDefault="009051FD" w:rsidP="001A41AF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009051FD" w:rsidRPr="00DF5242" w:rsidRDefault="009051FD" w:rsidP="009051FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE3EC1" w:rsidRDefault="00EE3EC1" w:rsidP="00D83082">
+      <w:pPr>
+        <w:pStyle w:val="Titel1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EE3EC1" w:rsidSect="00E70C6E">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...577 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00475114" w:rsidRDefault="00475114" w:rsidP="00F953BD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00475114" w:rsidRDefault="00475114" w:rsidP="00F953BD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...145 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FlandersArtSans-Medium">
+    <w:panose1 w:val="00000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="548726857"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D">
+        <w:pPr>
+          <w:pStyle w:val="Voettekst"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000C23CD" w:rsidRPr="000C23CD">
+          <w:rPr>
+            <w:noProof/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:id w:val="-463277766"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w:rsidR="00DE605D" w:rsidRPr="007624AB" w:rsidRDefault="00DE605D" w:rsidP="007624AB">
+        <w:pPr>
+          <w:pStyle w:val="Binnenwerk-Titel1"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="006608CB">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:noProof/>
+            <w:color w:val="333333"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="23"/>
+            <w:lang w:eastAsia="nl-BE"/>
+          </w:rPr>
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0531C05C" wp14:editId="60AD3A80">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-16510</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>382270</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1104900" cy="410210"/>
+              <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Afbeelding 2" descr="PNG versie naakt logo"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="Picture 18" descr="PNG versie naakt logo"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </pic:cNvPicPr>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1104900" cy="410210"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </w:r>
+      </w:p>
+      <w:p w:rsidR="00DE605D" w:rsidRPr="00507098" w:rsidRDefault="00DE605D" w:rsidP="00F97354">
+        <w:pPr>
+          <w:pStyle w:val="Voettekst"/>
+          <w:tabs>
+            <w:tab w:val="left" w:pos="2694"/>
+            <w:tab w:val="left" w:pos="2977"/>
+          </w:tabs>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="006608CB">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="006608CB">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="006608CB">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000C23CD" w:rsidRPr="000C23CD">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006608CB">
+          <w:rPr>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00475114" w:rsidRDefault="00475114" w:rsidP="00F953BD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00475114" w:rsidRDefault="00475114" w:rsidP="00F953BD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="00774758">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794D72">
+        <w:t>http://www.ond.vlaanderen.be/onderwijsstatistieken/2011-2012.htm</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w:rsidR="00DE605D" w:rsidRPr="005141B0" w:rsidRDefault="00DE605D" w:rsidP="00774758">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> VDAB (2013) 26ste studie 2011 – 2012 Werkzoekende schoolverlaters in Vlaanderen </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="00774758">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B408B">
+        <w:t>http://www.vlaanderen.be/nl/publicaties/detail/vlaams-onderwijs-in-cijfers-2012-2013</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="00774758">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Statistisch jaarboek 2012-2013. Internet: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E6A2D">
+        <w:t>http://www.ond.vlaanderen.be/onderwijsstatistieken/2012-2013/statistischjaarboek2012-2013/voorpublicatiestatistischjaarboek2012-2013.htm</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w:rsidR="00DE605D" w:rsidRDefault="00DE605D" w:rsidP="00774758">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1A1B">
+        <w:t>http://www.ond.vlaanderen.be/onderwijsstatistieken/2012-2013/statistischjaarboek2012-2013/voorpublicatiestatistischjaarboek2012-2013.htm</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="009051FD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2D46">
+        <w:t>http://www.vlaanderen.be/nl/publicaties/detail/vlaams-onderwijs-in-cijfers-2012-2013</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w:rsidR="009051FD" w:rsidRPr="00EB67A2" w:rsidRDefault="009051FD" w:rsidP="009051FD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vlor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67A2">
+        <w:t>Internet: http://www.vlor.be/studiekeuzebegeleiding</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w:rsidR="009051FD" w:rsidRDefault="009051FD" w:rsidP="009051FD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00450CBB">
+        <w:t>Uitstroom naar werk 6 maanden na einde van een opleidingscluster</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="318506DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="754C4256"/>
+    <w:lvl w:ilvl="0" w:tplc="486CE9C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452E2BDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AE27432"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="62966BB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B13503F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3909FB2"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C470621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D9E66CC"/>
+    <w:lvl w:ilvl="0" w:tplc="BED45C34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titel1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0813000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="798713AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E46609A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="6"/>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00A80A32"/>
+    <w:rsid w:val="00023C64"/>
+    <w:rsid w:val="000246E3"/>
+    <w:rsid w:val="0002678A"/>
+    <w:rsid w:val="00041957"/>
+    <w:rsid w:val="00045725"/>
+    <w:rsid w:val="00053D20"/>
+    <w:rsid w:val="000551A0"/>
+    <w:rsid w:val="00063CAB"/>
+    <w:rsid w:val="00065EAD"/>
+    <w:rsid w:val="0007126A"/>
+    <w:rsid w:val="00071489"/>
+    <w:rsid w:val="0007221E"/>
+    <w:rsid w:val="00072429"/>
+    <w:rsid w:val="000B7D2B"/>
+    <w:rsid w:val="000C23CD"/>
+    <w:rsid w:val="000D662F"/>
+    <w:rsid w:val="000D7A86"/>
+    <w:rsid w:val="000E7B4A"/>
+    <w:rsid w:val="000F2530"/>
+    <w:rsid w:val="00106C16"/>
+    <w:rsid w:val="00112BBD"/>
+    <w:rsid w:val="001168BA"/>
+    <w:rsid w:val="00131990"/>
+    <w:rsid w:val="0013422E"/>
+    <w:rsid w:val="001409CC"/>
+    <w:rsid w:val="0014598E"/>
+    <w:rsid w:val="0015732F"/>
+    <w:rsid w:val="00161E9B"/>
+    <w:rsid w:val="00165C2B"/>
+    <w:rsid w:val="00166E86"/>
+    <w:rsid w:val="001714C0"/>
+    <w:rsid w:val="00173FAD"/>
+    <w:rsid w:val="001756C3"/>
+    <w:rsid w:val="00183AF3"/>
+    <w:rsid w:val="001A09FD"/>
+    <w:rsid w:val="001A65AC"/>
+    <w:rsid w:val="001A6C37"/>
+    <w:rsid w:val="001B005E"/>
+    <w:rsid w:val="001B696E"/>
+    <w:rsid w:val="001C2FCF"/>
+    <w:rsid w:val="001C67AE"/>
+    <w:rsid w:val="001D5E4A"/>
+    <w:rsid w:val="002056C9"/>
+    <w:rsid w:val="00205B71"/>
+    <w:rsid w:val="002269D7"/>
+    <w:rsid w:val="00232CD8"/>
+    <w:rsid w:val="00236BF2"/>
+    <w:rsid w:val="0026331E"/>
+    <w:rsid w:val="00277DF4"/>
+    <w:rsid w:val="0028427F"/>
+    <w:rsid w:val="002861C4"/>
+    <w:rsid w:val="002B34B7"/>
+    <w:rsid w:val="002C5A44"/>
+    <w:rsid w:val="002D50CD"/>
+    <w:rsid w:val="002E0C8F"/>
+    <w:rsid w:val="002E6CF6"/>
+    <w:rsid w:val="002E7489"/>
+    <w:rsid w:val="002F1BB7"/>
+    <w:rsid w:val="002F2A40"/>
+    <w:rsid w:val="00302248"/>
+    <w:rsid w:val="00326022"/>
+    <w:rsid w:val="0034750B"/>
+    <w:rsid w:val="00350DED"/>
+    <w:rsid w:val="00351DCB"/>
+    <w:rsid w:val="003554FC"/>
+    <w:rsid w:val="00361F4E"/>
+    <w:rsid w:val="00364847"/>
+    <w:rsid w:val="0036781C"/>
+    <w:rsid w:val="0037460A"/>
+    <w:rsid w:val="00382DFD"/>
+    <w:rsid w:val="00390519"/>
+    <w:rsid w:val="00392094"/>
+    <w:rsid w:val="003940A5"/>
+    <w:rsid w:val="003A19A0"/>
+    <w:rsid w:val="003C20A8"/>
+    <w:rsid w:val="003C2D45"/>
+    <w:rsid w:val="003D6125"/>
+    <w:rsid w:val="003E0A15"/>
+    <w:rsid w:val="003E51B6"/>
+    <w:rsid w:val="003F63AC"/>
+    <w:rsid w:val="00400D20"/>
+    <w:rsid w:val="00404405"/>
+    <w:rsid w:val="00416282"/>
+    <w:rsid w:val="00436C9D"/>
+    <w:rsid w:val="0044378C"/>
+    <w:rsid w:val="00461383"/>
+    <w:rsid w:val="004633E8"/>
+    <w:rsid w:val="00463407"/>
+    <w:rsid w:val="004706BA"/>
+    <w:rsid w:val="00470F5C"/>
+    <w:rsid w:val="00475114"/>
+    <w:rsid w:val="00475C00"/>
+    <w:rsid w:val="0049466A"/>
+    <w:rsid w:val="004A2523"/>
+    <w:rsid w:val="004B5DE4"/>
+    <w:rsid w:val="004B5F4A"/>
+    <w:rsid w:val="004C7438"/>
+    <w:rsid w:val="004E7BC7"/>
+    <w:rsid w:val="00507098"/>
+    <w:rsid w:val="00513AFC"/>
+    <w:rsid w:val="005165F1"/>
+    <w:rsid w:val="00516649"/>
+    <w:rsid w:val="00527326"/>
+    <w:rsid w:val="00536C71"/>
+    <w:rsid w:val="005434A7"/>
+    <w:rsid w:val="00546483"/>
+    <w:rsid w:val="00557B2E"/>
+    <w:rsid w:val="00557BE7"/>
+    <w:rsid w:val="00561534"/>
+    <w:rsid w:val="00562F70"/>
+    <w:rsid w:val="0058277D"/>
+    <w:rsid w:val="005854C2"/>
+    <w:rsid w:val="00591A15"/>
+    <w:rsid w:val="00595F7A"/>
+    <w:rsid w:val="005A4B95"/>
+    <w:rsid w:val="005B08C5"/>
+    <w:rsid w:val="005B0DF6"/>
+    <w:rsid w:val="005B374A"/>
+    <w:rsid w:val="005F28DD"/>
+    <w:rsid w:val="005F74D5"/>
+    <w:rsid w:val="00601790"/>
+    <w:rsid w:val="00601DFE"/>
+    <w:rsid w:val="00602D24"/>
+    <w:rsid w:val="0060491D"/>
+    <w:rsid w:val="00610EBF"/>
+    <w:rsid w:val="006140A9"/>
+    <w:rsid w:val="00616259"/>
+    <w:rsid w:val="00616BA4"/>
+    <w:rsid w:val="006224FD"/>
+    <w:rsid w:val="00627A83"/>
+    <w:rsid w:val="00627CD1"/>
+    <w:rsid w:val="006325C6"/>
+    <w:rsid w:val="006362F1"/>
+    <w:rsid w:val="00636BE5"/>
+    <w:rsid w:val="006374BF"/>
+    <w:rsid w:val="00642C3D"/>
+    <w:rsid w:val="006468CA"/>
+    <w:rsid w:val="006479B8"/>
+    <w:rsid w:val="006552C9"/>
+    <w:rsid w:val="006608CB"/>
+    <w:rsid w:val="00667AD5"/>
+    <w:rsid w:val="00675539"/>
+    <w:rsid w:val="006774A7"/>
+    <w:rsid w:val="006934B0"/>
+    <w:rsid w:val="006C03FF"/>
+    <w:rsid w:val="006C5333"/>
+    <w:rsid w:val="006D05AF"/>
+    <w:rsid w:val="006D7FB9"/>
+    <w:rsid w:val="006E6263"/>
+    <w:rsid w:val="006E7CA8"/>
+    <w:rsid w:val="006F360D"/>
+    <w:rsid w:val="006F4899"/>
+    <w:rsid w:val="006F53DB"/>
+    <w:rsid w:val="00701253"/>
+    <w:rsid w:val="007071AE"/>
+    <w:rsid w:val="00720CD0"/>
+    <w:rsid w:val="00721CD6"/>
+    <w:rsid w:val="007228C6"/>
+    <w:rsid w:val="007402BF"/>
+    <w:rsid w:val="00750231"/>
+    <w:rsid w:val="00754E56"/>
+    <w:rsid w:val="00757C3C"/>
+    <w:rsid w:val="007624AB"/>
+    <w:rsid w:val="00764296"/>
+    <w:rsid w:val="00770A92"/>
+    <w:rsid w:val="00771800"/>
+    <w:rsid w:val="00774758"/>
+    <w:rsid w:val="00782787"/>
+    <w:rsid w:val="00790357"/>
+    <w:rsid w:val="00790B4B"/>
+    <w:rsid w:val="007924C2"/>
+    <w:rsid w:val="0079620E"/>
+    <w:rsid w:val="007A5D07"/>
+    <w:rsid w:val="007B00E5"/>
+    <w:rsid w:val="007B7342"/>
+    <w:rsid w:val="007C06AD"/>
+    <w:rsid w:val="007C1475"/>
+    <w:rsid w:val="007C1AD1"/>
+    <w:rsid w:val="007C3142"/>
+    <w:rsid w:val="007C4E87"/>
+    <w:rsid w:val="007D01F4"/>
+    <w:rsid w:val="007D02D4"/>
+    <w:rsid w:val="007D333B"/>
+    <w:rsid w:val="007D520D"/>
+    <w:rsid w:val="007E1C69"/>
+    <w:rsid w:val="007E4C66"/>
+    <w:rsid w:val="007F06B1"/>
+    <w:rsid w:val="007F3B0E"/>
+    <w:rsid w:val="007F4FC2"/>
+    <w:rsid w:val="00807E59"/>
+    <w:rsid w:val="008144BA"/>
+    <w:rsid w:val="0084236B"/>
+    <w:rsid w:val="00843F75"/>
+    <w:rsid w:val="008442E2"/>
+    <w:rsid w:val="00854549"/>
+    <w:rsid w:val="008622EB"/>
+    <w:rsid w:val="0087018C"/>
+    <w:rsid w:val="00873DC7"/>
+    <w:rsid w:val="00881703"/>
+    <w:rsid w:val="00881C58"/>
+    <w:rsid w:val="00882590"/>
+    <w:rsid w:val="008906E2"/>
+    <w:rsid w:val="00896ABA"/>
+    <w:rsid w:val="008A0D1C"/>
+    <w:rsid w:val="008A5663"/>
+    <w:rsid w:val="008A77D4"/>
+    <w:rsid w:val="008B27AF"/>
+    <w:rsid w:val="008B563F"/>
+    <w:rsid w:val="008C2B5B"/>
+    <w:rsid w:val="008C5464"/>
+    <w:rsid w:val="008E1E82"/>
+    <w:rsid w:val="008E3009"/>
+    <w:rsid w:val="008E3538"/>
+    <w:rsid w:val="008E6A29"/>
+    <w:rsid w:val="008F2945"/>
+    <w:rsid w:val="008F60FF"/>
+    <w:rsid w:val="00900EA7"/>
+    <w:rsid w:val="00903384"/>
+    <w:rsid w:val="009051FD"/>
+    <w:rsid w:val="0092545E"/>
+    <w:rsid w:val="00926FC6"/>
+    <w:rsid w:val="009405CA"/>
+    <w:rsid w:val="0095039C"/>
+    <w:rsid w:val="00952C22"/>
+    <w:rsid w:val="00955FC0"/>
+    <w:rsid w:val="00965A4A"/>
+    <w:rsid w:val="009679FF"/>
+    <w:rsid w:val="009717CC"/>
+    <w:rsid w:val="009905AA"/>
+    <w:rsid w:val="009B17AB"/>
+    <w:rsid w:val="009C432A"/>
+    <w:rsid w:val="009D779A"/>
+    <w:rsid w:val="009E1C49"/>
+    <w:rsid w:val="009F12E0"/>
+    <w:rsid w:val="009F7C07"/>
+    <w:rsid w:val="00A1701E"/>
+    <w:rsid w:val="00A201FF"/>
+    <w:rsid w:val="00A23650"/>
+    <w:rsid w:val="00A33669"/>
+    <w:rsid w:val="00A415B3"/>
+    <w:rsid w:val="00A5428D"/>
+    <w:rsid w:val="00A56EAD"/>
+    <w:rsid w:val="00A57F6A"/>
+    <w:rsid w:val="00A655DD"/>
+    <w:rsid w:val="00A71823"/>
+    <w:rsid w:val="00A80A32"/>
+    <w:rsid w:val="00A91C53"/>
+    <w:rsid w:val="00AA28E1"/>
+    <w:rsid w:val="00AA4B19"/>
+    <w:rsid w:val="00AC29CA"/>
+    <w:rsid w:val="00AE6272"/>
+    <w:rsid w:val="00AF0D3C"/>
+    <w:rsid w:val="00AF6CC1"/>
+    <w:rsid w:val="00B0235B"/>
+    <w:rsid w:val="00B03F85"/>
+    <w:rsid w:val="00B11366"/>
+    <w:rsid w:val="00B1188F"/>
+    <w:rsid w:val="00B369FE"/>
+    <w:rsid w:val="00B467EE"/>
+    <w:rsid w:val="00B55275"/>
+    <w:rsid w:val="00B62DE2"/>
+    <w:rsid w:val="00B7521C"/>
+    <w:rsid w:val="00B81A1B"/>
+    <w:rsid w:val="00BA02ED"/>
+    <w:rsid w:val="00BA15F8"/>
+    <w:rsid w:val="00BA1A87"/>
+    <w:rsid w:val="00BA2F7F"/>
+    <w:rsid w:val="00BA32D9"/>
+    <w:rsid w:val="00BA35EA"/>
+    <w:rsid w:val="00BA58BE"/>
+    <w:rsid w:val="00BC3FB7"/>
+    <w:rsid w:val="00BD220C"/>
+    <w:rsid w:val="00BD67F5"/>
+    <w:rsid w:val="00BE251B"/>
+    <w:rsid w:val="00BE6256"/>
+    <w:rsid w:val="00BF2CB7"/>
+    <w:rsid w:val="00C00503"/>
+    <w:rsid w:val="00C04308"/>
+    <w:rsid w:val="00C0582A"/>
+    <w:rsid w:val="00C15C7A"/>
+    <w:rsid w:val="00C20F20"/>
+    <w:rsid w:val="00C21046"/>
+    <w:rsid w:val="00C219D6"/>
+    <w:rsid w:val="00C3146B"/>
+    <w:rsid w:val="00C3746E"/>
+    <w:rsid w:val="00C54E1F"/>
+    <w:rsid w:val="00C76872"/>
+    <w:rsid w:val="00C90C25"/>
+    <w:rsid w:val="00C9783E"/>
+    <w:rsid w:val="00CA2D2A"/>
+    <w:rsid w:val="00CA3C2C"/>
+    <w:rsid w:val="00CB4839"/>
+    <w:rsid w:val="00CD6ECA"/>
+    <w:rsid w:val="00CE17B8"/>
+    <w:rsid w:val="00CE5780"/>
+    <w:rsid w:val="00CF6285"/>
+    <w:rsid w:val="00D002DA"/>
+    <w:rsid w:val="00D074B5"/>
+    <w:rsid w:val="00D149F9"/>
+    <w:rsid w:val="00D20D84"/>
+    <w:rsid w:val="00D32E6B"/>
+    <w:rsid w:val="00D35720"/>
+    <w:rsid w:val="00D407D4"/>
+    <w:rsid w:val="00D407D5"/>
+    <w:rsid w:val="00D82A98"/>
+    <w:rsid w:val="00D83082"/>
+    <w:rsid w:val="00DD18CC"/>
+    <w:rsid w:val="00DD1C2A"/>
+    <w:rsid w:val="00DE2C04"/>
+    <w:rsid w:val="00DE605D"/>
+    <w:rsid w:val="00DE7D54"/>
+    <w:rsid w:val="00DF258E"/>
+    <w:rsid w:val="00DF6382"/>
+    <w:rsid w:val="00DF6D2D"/>
+    <w:rsid w:val="00E10649"/>
+    <w:rsid w:val="00E245E9"/>
+    <w:rsid w:val="00E2493F"/>
+    <w:rsid w:val="00E25888"/>
+    <w:rsid w:val="00E3625E"/>
+    <w:rsid w:val="00E365C4"/>
+    <w:rsid w:val="00E564CC"/>
+    <w:rsid w:val="00E70C6E"/>
+    <w:rsid w:val="00E857F9"/>
+    <w:rsid w:val="00E87C54"/>
+    <w:rsid w:val="00E932EC"/>
+    <w:rsid w:val="00E95B65"/>
+    <w:rsid w:val="00EA4736"/>
+    <w:rsid w:val="00EA573E"/>
+    <w:rsid w:val="00EB5FCD"/>
+    <w:rsid w:val="00EC5954"/>
+    <w:rsid w:val="00EC6A8F"/>
+    <w:rsid w:val="00EE3EC1"/>
+    <w:rsid w:val="00F05533"/>
+    <w:rsid w:val="00F12312"/>
+    <w:rsid w:val="00F16D26"/>
+    <w:rsid w:val="00F20AC1"/>
+    <w:rsid w:val="00F24334"/>
+    <w:rsid w:val="00F263FB"/>
+    <w:rsid w:val="00F41CF1"/>
+    <w:rsid w:val="00F420E5"/>
+    <w:rsid w:val="00F46649"/>
+    <w:rsid w:val="00F52172"/>
+    <w:rsid w:val="00F60F8B"/>
+    <w:rsid w:val="00F61AF7"/>
+    <w:rsid w:val="00F726CB"/>
+    <w:rsid w:val="00F755AE"/>
+    <w:rsid w:val="00F858EF"/>
+    <w:rsid w:val="00F953BD"/>
+    <w:rsid w:val="00F97354"/>
+    <w:rsid w:val="00F977BF"/>
+    <w:rsid w:val="00FA15CC"/>
+    <w:rsid w:val="00FA3795"/>
+    <w:rsid w:val="00FA7DE6"/>
+    <w:rsid w:val="00FB7130"/>
+    <w:rsid w:val="00FC158B"/>
+    <w:rsid w:val="00FD53EF"/>
+    <w:rsid w:val="00FF2DBD"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="nl-BE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{F4EE021B-E024-453B-99A3-12428E8819E3}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00536C71"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A80A32"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A80A32"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F953BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F953BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F953BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F953BD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Voetnoot">
+    <w:name w:val="Voetnoot"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006468CA"/>
+    <w:pPr>
+      <w:ind w:left="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F1BB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F1BB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DescriptorTitel">
+    <w:name w:val="Descriptor Titel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA3C2C"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DossierTitel">
+    <w:name w:val="Dossier Titel"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F2A40"/>
+    <w:rPr>
+      <w:color w:val="2B92BE"/>
+      <w:w w:val="96"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titel1">
+    <w:name w:val="Titel 1."/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C2D45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:color w:val="2B92BE"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Lijstalinea"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002F2A40"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titel22">
+    <w:name w:val="Titel 2.2"/>
+    <w:basedOn w:val="Style1"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007126A"/>
+    <w:pPr>
+      <w:spacing w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titel3">
+    <w:name w:val="Titel (3)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036781C"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Binnenwerk-Titel1">
+    <w:name w:val="Binnenwerk - Titel 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006608CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="FlandersArtSans-Medium" w:hAnsi="FlandersArtSans-Medium" w:cstheme="minorHAnsi"/>
+      <w:color w:val="2B92BE"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00507098"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F46649"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LeftIndent">
+    <w:name w:val="LeftIndent"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557B2E"/>
+    <w:pPr>
+      <w:ind w:left="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0058277D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058277D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0058277D"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058277D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007228C6"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00774758"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00774758"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00774758"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
+    <w:name w:val="Tabelraster1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Tabelraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:locked/>
+    <w:rsid w:val="00774758"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-BE"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster2">
+    <w:name w:val="Tabelraster2"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Tabelraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:locked/>
+    <w:rsid w:val="00774758"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-BE"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:divs>
+    <w:div w:id="701319407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
@@ -1037,1122 +18155,93 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1058 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E2D0BC6-5916-4C4E-85FF-31D24197EC93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>12</Pages>
+  <Words>3682</Words>
+  <Characters>20257</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>168</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>DLR</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>23892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>oracle</dc:creator>
+  <dc:creator>temp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>