--- v0 (2025-12-15)
+++ v1 (2026-06-12)
@@ -10490,62 +10490,62 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="2B92BE"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="2B92BE"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Welke bijlagen heb je nodig?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470092D0" w14:textId="77777777" w:rsidR="007B2BB7" w:rsidRDefault="007B2BB7" w:rsidP="0076163F"/>
     <w:p w14:paraId="499D1B0A" w14:textId="79267327" w:rsidR="0076163F" w:rsidRDefault="0076163F" w:rsidP="0076163F">
       <w:r w:rsidRPr="003E4776">
         <w:t/>
       </w:r>
       <w:r>
-        <w:t>TI-84 Plus CE-T met examenstand_01092018.pdf</w:t>
+        <w:t>Bijlagen_CHE2A.pdf</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4776">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="499D1B0A" w14:textId="79267327" w:rsidR="0076163F" w:rsidRDefault="0076163F" w:rsidP="0076163F">
       <w:r w:rsidRPr="003E4776">
         <w:t/>
       </w:r>
       <w:r>
-        <w:t>Bijlagen_CHE2A.pdf</w:t>
+        <w:t>TI-84 Plus CE-T met examenstand_01092018.pdf</w:t>
       </w:r>
       <w:r w:rsidRPr="003E4776">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1826DB5F" w14:textId="21B0EE6D" w:rsidR="009708BB" w:rsidRDefault="009708BB" w:rsidP="0076163F">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC5DD34" w14:textId="7B142D7D" w:rsidR="009708BB" w:rsidRDefault="00F4343A" w:rsidP="009708BB">
       <w:pPr>
         <w:pStyle w:val="Titel3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="2B92BE"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>